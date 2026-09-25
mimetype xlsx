--- v0 (2026-05-12)
+++ v1 (2026-09-25)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>ejercicio</t>
   </si>
   <si>
     <t>fecha</t>
   </si>
   <si>
     <t>denominacion</t>
   </si>
   <si>
     <t>documento</t>
   </si>
   <si>
     <t>31-12-2025</t>
   </si>
   <si>
     <t>Informe cumplimiento objetivos estabilidad presupuestaria y sostenibilidad financiera 2025</t>
   </si>
   <si>
-    <t xml:space="preserve">https://transparencia.santacruzdelapalma.es/storage/uploads/1776695801INFORM~1.PDF , </t>
+    <t xml:space="preserve">https://transparencia.santacruzdelapalma.es/storage/uploads/1776695801INFORM~1.PDF , https://transparencia.santacruzdelapalma.es/storage/uploads/17817832541776695801INFORM~1.odt , </t>
   </si>
   <si>
     <t>31-12-2024</t>
   </si>
   <si>
     <t>Informe cumplimiento objetivos estabilidad presupuestaria y sostenibilidad financiera 2024</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.santacruzdelapalma.es/storage/uploads/1776695796INFORM~1.PDF , </t>
   </si>
   <si>
     <t>31-12-2023</t>
   </si>
   <si>
     <t>Informe cumplimiento objetivos estabilidad presupuestaria y sostenibilidad financiera 2023</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.santacruzdelapalma.es/storage/uploads/1776695792INFORM~1.PDF , </t>
   </si>
   <si>
     <t>31-12-2022</t>
   </si>
   <si>
     <t>Informe cumplimiento objetivos estabilidad presupuestaria y sostenibilidad financiera 2022</t>
   </si>