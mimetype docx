--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -3,144 +3,83 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">El Ayuntamiento de Santa Cruz de La Palma presta servicios a la ciudadanía a través de sus distintas unidades administrativas, áreas y servicios municipales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dentro de la sede electrónica existe un catálogo de procedimientos donde se definen los diferentes servicios que presta cada unidad administrativa, así como las normas que rigen el servicio, así como los requisitos y condiciones de acceso a los mismos, incluyendo horario y, en su caso, las tasas, tarifas o precios que se exigen:</w:t>
+        <w:t xml:space="preserve">Condiciones generales de acceso a los servicios municipales</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...84 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relación de servicios por unidad administrativa o servicio municipal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Enlaces y canales de interés</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>