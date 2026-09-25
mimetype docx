--- v0 (2026-05-12)
+++ v1 (2026-09-25)
@@ -64,51 +64,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470450" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Documento Formato Abierto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="110100" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carta de Servicios Archivo Municipal</w:t>
+              <w:t xml:space="preserve">Carta de Servicios Archivo Municipal (vigente a 2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="419450" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470450" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>