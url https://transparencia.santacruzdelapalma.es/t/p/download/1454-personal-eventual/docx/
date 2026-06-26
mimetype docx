--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -3,330 +3,208 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
-[...10 lines deleted...]
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personal eventual</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identificación, nombramiento, funciones y órgano al que presta servicios</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personal eventual para la prestación de funciones de confianza del Grupo de Gobierno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Órgano o directivo al que presta servicios:</w:t>
+      </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">   </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">*Alcaldía y Presidencia/Grupo de Gobierno:</w:t>
+        <w:t xml:space="preserve"> Alcaldía-Presidencia / Grupo de Gobierno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sonia Leal Álvarez</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corina Hernández Hernández</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gabinete de comunicación, seguimiento de medios, actualización de la web y gestión de medios del Ayuntamiento de Santa Cruz de La Palma</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SKYLINE FILMS, S.L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Retribuciones</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">   </w:t>
-[...13 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">La retribución bruta anual indicada para el puesto de personal eventual es de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29.918,18 €</w:t>
+      </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-          <w:iCs w:val="1"/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formación y trayectoria profesional</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sonia Leal Álvarez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corina Hernández Hernández</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Funciones de Secretaría, gestión de agenda, telefono y correo electrónico del Grupo de Gobierno y Concejalías.   </w:t>
-[...212 lines deleted...]
-        <w:t xml:space="preserve">Técnico superior en Animación de actividades físico y deportivas. Técnico superior en Educación infantil donde ha trabajado durante nueve años tanto en empresa privada como pública. Curso de gestión administrativa y atención al público en idiomas.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="491700" w:type="dxa"/>
         <w:gridCol w:w="233400" w:type="dxa"/>
         <w:gridCol w:w="233400" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
@@ -386,50 +264,81 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="233400" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491700" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Personal Eventual 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="233400" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="233400" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491700" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nombramiento personal eventual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="233400" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="233400" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491700" w:type="pct"/>