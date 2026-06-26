--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -94,51 +94,51 @@
         <w:t xml:space="preserve">De conformidad con lo previsto en el artículo 138.3 de la Ley 9/2017, de 8 de noviembre, de Contratos del Sector Público, por la que se transponen al ordenamiento jurídico español las Directivas del Parlamento Europeo y del Consejo 2014/23/UE y 2014/24/UE, de 26 de febrero de 2014, el órgano de contratación proporcionará a todos los interesados en el procedimiento de licitación, a más tardar 6 días antes de que finalice el plazo fijado para la presentación de ofertas, aquella información adicional sobre los pliegos y demás documentación complementaria que estos soliciten, a condición de que la hubieren pedido al menos 12 días antes del transcurso del plazo de presentación de las proposiciones o de las solicitudes de participación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Preguntas frecuentes y aclaraciones relativas al contenido de los contratos</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Estas son algunas de las preguntas más frecuentes o básicas en lo relativo a la contratación pública que pueden ser de orientación al licitador:</w:t>
+        <w:t xml:space="preserve">DURANTE EL AÑO 2025 NO HA HABIDO PREGUNTAS FRECUENTES. Estas son algunas de las preguntas más frecuentes o básicas en lo relativo a la contratación pública que pueden ser de orientación al licitador:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Qué es la contratación administrativa o la contratación del sector público?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Son los contratos del sector público cualquiera que sea su naturaleza jurídica que se celebren las entidades del sector público, entre ellas las entidades que integran la Administración local y por tanto el Ayuntamiento de Santa Cruz de la Palma.</w:t>