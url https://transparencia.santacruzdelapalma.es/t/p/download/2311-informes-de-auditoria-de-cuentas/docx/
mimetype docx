--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -31,129 +31,139 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NO SE HAN DADO AUDITORIAS DE LAS CUENTAS DE 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> EL ÚLTIMO INFORME ES DEL AÑO 2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="167200" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="426600" w:type="dxa"/>
+        <w:gridCol w:w="167900" w:type="dxa"/>
+        <w:gridCol w:w="409950" w:type="dxa"/>
+        <w:gridCol w:w="46400" w:type="dxa"/>
+        <w:gridCol w:w="46400" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="476300" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="167200" w:type="pct"/>
+            <w:tcW w:w="167900" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Año</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="406200" w:type="pct"/>
+            <w:tcW w:w="409950" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denominación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426600" w:type="pct"/>
+            <w:tcW w:w="42800" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alegaciones</w:t>
+              <w:t xml:space="preserve">Documento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="167200" w:type="pct"/>
+            <w:tcW w:w="167900" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="406200" w:type="pct"/>
+            <w:tcW w:w="409950" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INFORME DEFINITIVO FISCALIZACION AUDIENCIA CUENTAS CUENTA GENERAL DEL EJERCICIO 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426600" w:type="pct"/>
+            <w:tcW w:w="46400" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="46400" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>