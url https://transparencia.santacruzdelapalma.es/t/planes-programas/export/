--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -106,66 +106,66 @@
   <si>
     <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1733402808Plan de Medidas Antifraude.pdf</t>
   </si>
   <si>
     <t>Modificación Parcial del Plan Insular de cooperación obras y servicios municipales 2021-2024-Convenio y memoria-anexo de aplicación anualidad 2024</t>
   </si>
   <si>
     <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1733402832Plan Insular de cooperacion obras y servicios municipales 2021-2024-Convenio y memoria-anexo de aplicacion anualidad 2024.pdf</t>
   </si>
   <si>
     <t>31-12-2022</t>
   </si>
   <si>
     <t>Plan Municipal de Igualdad de Oportunidades entre Mujeres y Hombres del Ayuntamiento de Santa Cruz de La Palma 2022-2025</t>
   </si>
   <si>
     <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1733402787Plan Municipal de Igualdad de Oportunidades entre Mujeres y Hombres del Ayuntamiento de SCP 2022-2025.pdf</t>
   </si>
   <si>
     <t>31-12-2021</t>
   </si>
   <si>
     <t>Estrategia de Desarrollo Sostenible Integrado (EDUSI) Cantón Verde</t>
   </si>
   <si>
-    <t>https://transparencia.santacruzdelapalma.es/storage/uploads/17334020331%20OBJETIVOS%20EDUSI.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Actividades previstas para la consecución de los objetivos</t>
   </si>
   <si>
     <t>Medios necesarios para alcanzar los objetivos </t>
   </si>
   <si>
     <t>Estimación temporal para su consecución </t>
   </si>
   <si>
     <t>Identificación de los órganos responsables de su ejecución </t>
   </si>
   <si>
     <t>Indicadores que permitan su evaluación</t>
+  </si>
+  <si>
+    <t>https://transparencia.santacruzdelapalma.es/storage/uploads/17334020331 OBJETIVOS EDUSI.pdf</t>
   </si>
   <si>
     <t>Plan de Movilidad Urbana Sostenible (PMUS)</t>
   </si>
   <si>
     <t>PMUS</t>
   </si>
   <si>
     <t>Plan de Emergencia Municipal de Santa Cruz de La Palma (PEMU)</t>
   </si>
   <si>
     <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1733402584boc-a-2020-052-1116.pdf</t>
   </si>
   <si>
     <t>Plan de Emergencia Municipal de Santa Cruz de la Palma (PEMU)</t>
   </si>
   <si>
     <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1733402646PEMU-Plan de Emergencias Municipal de Santa Cruz de La Palma.pdf</t>
   </si>
   <si>
     <t>Diligencia del Plan de Emergencia Municipal de Santa Cruz de la Palma (PEMU)</t>
   </si>
   <si>
     <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1733402756DILIGENCIA PEMU SCP 28-5-2021.pdf</t>
   </si>
@@ -535,51 +535,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="173" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="113" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="69" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="70" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="231" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="153" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
@@ -687,66 +687,66 @@
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="1">
         <v>249</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="1">
         <v>244</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>30</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>31</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G7" t="s">
         <v>32</v>
       </c>
-      <c r="G7" t="s">
+      <c r="H7" t="s">
         <v>33</v>
       </c>
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>34</v>
       </c>
-      <c r="I7" t="s">
+      <c r="K7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1">
         <v>245</v>
       </c>
       <c r="B8" t="s">
         <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1">
         <v>246</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">