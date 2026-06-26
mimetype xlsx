--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -197,96 +197,96 @@
   <si>
     <t>0,01</t>
   </si>
   <si>
     <t>22149672,99</t>
   </si>
   <si>
     <t>4515000,00</t>
   </si>
   <si>
     <t>2040372,30</t>
   </si>
   <si>
     <t>10455994,83</t>
   </si>
   <si>
     <t>397619,01</t>
   </si>
   <si>
     <t>3628714,83</t>
   </si>
   <si>
     <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776693446ANEXO%20y%20financiacion%20Inversiones%202026.pdf</t>
   </si>
   <si>
-    <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776692420Certificado%20Aprobacion%20inicial%20Presupuesto%202025.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1776692417Bop%2038%20de%2028-3-2025%20Anuncio%20APROBACION%20INICIAL%20PRESUPUESTO%202025.pdf</t>
-[...23 lines deleted...]
-    <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776692418Prevision%20Amortizacion%20prestamos%202025-2031.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1776692417Prevision%20Intereses%20prestamos%202025-2031.pdf</t>
+    <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776692420Certificado%20Aprobacion%20inicial%20Presupuesto%202025.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1776692417Bop%2038%20de%2028-3-2025%20Anuncio%20APROBACION%20INICIAL%20PRESUPUESTO%202025.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1781781743Certificado%20Aprobacion%20inicial%20Presupuesto%202025.odt , https://transparencia.santacruzdelapalma.es/storage/uploads/1781781744Bop%2038%20de%2028-3-2025%20Anuncio%20APROBACION%20INICIAL%20PRESUPUESTO%202025.odt</t>
+  </si>
+  <si>
+    <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776692419BOP51D~1.PDF , https://transparencia.santacruzdelapalma.es/storage/uploads/1781781744BOP51D_1.odt</t>
+  </si>
+  <si>
+    <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776692418Certificado%20no%20presentacion%20reclamaciones%20al%20Presupuesto%20de%202025.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1781781743Certificado%20no%20presentacion%20reclamaciones%20al%20Presupuesto%20de%202025.odt</t>
+  </si>
+  <si>
+    <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776692418Presupuesto%20Ingresos%202025%20Por%20subconceptos.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1776692418Presupuesto%20Ingresos%202025%20Resumen%20por%20Capitulos.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1781781744Presupuesto%20Ingresos%202025%20Por%20subconceptos.odt , https://transparencia.santacruzdelapalma.es/storage/uploads/1781781743Presupuesto%20Ingresos%202025%20Resumen%20por%20Capitulos.odt</t>
+  </si>
+  <si>
+    <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776692418Presupuesto%20Gastos%202025%20General%20Aplicaciones.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1776692417Presupuesto%20Gastos%202025%20Resumen%20Capitulos.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1781781742Presupuesto%20Gastos%202025%20General%20Aplicaciones.odt , https://transparencia.santacruzdelapalma.es/storage/uploads/1781781744Presupuesto%20Gastos%202025%20Resumen%20Capitulos.odt</t>
+  </si>
+  <si>
+    <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776692419MEMORIA%20Presupuesto%20Ayuntamiento%202025.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1781781743MEMORIA%20Presupuesto%20Ayuntamiento%202025.odt</t>
+  </si>
+  <si>
+    <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776692418BASES%20DE%20EJECUCION%20EJERCICIO%202025.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1781781743BASES%20DE%20EJECUCION%20EJERCICIO%202025.odt</t>
+  </si>
+  <si>
+    <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776692418Informe%20ECONOMICO%20FINANCIERO%20Presupuesto%202025.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1776692418INFORME%20DE%20INTERVENCION%20RELATIVO%20AL%20PRESUPUESTO%20DE%202025.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1781781743Informe%20ECONOMICO%20FINANCIERO%20Presupuesto%202025.odt , https://transparencia.santacruzdelapalma.es/storage/uploads/1781781743INFORME%20DE%20INTERVENCION%20RELATIVO%20AL%20PRESUPUESTO%20DE%202025.odt</t>
+  </si>
+  <si>
+    <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776692418Prevision%20Amortizacion%20prestamos%202025-2031.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1776692417Prevision%20Intereses%20prestamos%202025-2031.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1781781743Prevision%20Amortizacion%20prestamos%202025-2031.odt , https://transparencia.santacruzdelapalma.es/storage/uploads/1781781742Prevision%20Intereses%20prestamos%202025-2031.odt</t>
   </si>
   <si>
     <t>26712308,75</t>
   </si>
   <si>
     <t>11115174,92</t>
   </si>
   <si>
     <t>10181882,55</t>
   </si>
   <si>
     <t>80600,02</t>
   </si>
   <si>
     <t>1045256,86</t>
   </si>
   <si>
     <t>4005394,39</t>
   </si>
   <si>
-    <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776692416ANEXO%20y%20financiacion%20Inversiones%202025.pdf</t>
+    <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776692416ANEXO%20y%20financiacion%20Inversiones%202025.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1781781744ANEXO%20y%20financiacion%20Inversiones%202025.odt</t>
   </si>
   <si>
     <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776690769Certificado%20Aprobacion%20inicial%20Presupuesto%202024.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1776690769PUBLIC~1.PDF</t>
   </si>
   <si>
     <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776690768BOP49D~1.PDF</t>
   </si>
   <si>
     <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776690769Certificado%20no%20presentacion%20reclamaciones%20al%20Presupuesto%20de%202024.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776690769Presupuesto%20Ingresos%202024%20Resumen%20por%20Capitulos.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1776690769Presupuesto%20Ingresos%202024%20Por%20subconceptos.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776690769Presupuesto%20Gastos%202024%20General%20Aplicaciones.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1776690767Presupuesto%20Gastos%202024%20Resumen%20Capitulos.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776690768MEMORIA%20Presupuesto%20Ayto%202024.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776690768BASES%20DE%20EJECUCION%20EJERCICIO%202024.pdf</t>
   </si>
   <si>
     <t>https://transparencia.santacruzdelapalma.es/storage/uploads/1776690769INFORME%20DE%20INTERVENCION%20RELATIVO%20AL%20PRESUPUESTO%20DE%202024.pdf , https://transparencia.santacruzdelapalma.es/storage/uploads/1776690768INFORME%20ECONOMICO%20FINANCIERO%20PRESUPUESTO%202024.pdf</t>
   </si>
@@ -814,82 +814,82 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AF1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="true" customWidth="true" style="2"/>
     <col min="2" max="2" width="11" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="337" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="441" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="676" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="198" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="363" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="613" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="599" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="280" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="275" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="648" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="647" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="13" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="147" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="285" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>